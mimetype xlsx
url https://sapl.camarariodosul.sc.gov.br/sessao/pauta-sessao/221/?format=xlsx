--- v0 (2026-04-03)
+++ v1 (2026-05-28)
@@ -42,51 +42,51 @@
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 9 de 2026</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação no orçamento do município de Rio do Sul. (R$ 1.200.000,00)</t>
   </si>
   <si>
-    <t>Aguardando votação do parecer na Comissão</t>
+    <t>Aguardando votação do parecer / proposição na Comissão</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 11 de 2026</t>
   </si>
   <si>
     <t>Abre Crédito especial e anula dotações do orçamento do município de Rio do Sul. (R$ 150.000,00).</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
     <t>Abre Crédito especial e anula dotações no Plano Plurianual (2026-2029) do município de Rio do Sul. (R$ 150.000,00)</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 2 de 2026</t>
   </si>
   <si>
     <t>Revoga dispositivos da Lei Complementar nº 163, de 12 de dezembro de 2006, que dispõe sobre o Plano Diretor do Município de Rio do Sul.</t>
   </si>
   <si>
     <t>Aguardando despacho do Presidente</t>
   </si>
@@ -434,51 +434,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="62" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="182.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="40.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="52.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>995</v>