--- v0 (2026-03-21)
+++ v1 (2026-05-15)
@@ -10,143 +10,140 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="82">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>Abre crédito especial por superávit financeiro no Plano Plurianual (2026-2029) do município de Rio do Sul. (R$ 181.715,34)</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 2 de 2026</t>
   </si>
   <si>
     <t>Revoga dispositivos da Lei Complementar nº 163, de 12 de dezembro de 2006, que dispõe sobre o Plano Diretor do Município de Rio do Sul.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Outorga a Comenda do Esporte Rio-sulense 2026.</t>
   </si>
   <si>
-    <t>Proposição/Parecer aprovado na Comissão</t>
-[...1 lines deleted...]
-  <si>
     <t>Moção nº 4 de 2026</t>
   </si>
   <si>
     <t>Ricardo Pinheiro</t>
   </si>
   <si>
     <t>Moção de Apelo para aquisição de abafadores de ruído (protetores auditivos) destinados a estudantes com Transtorno do Espectro Autista (TEA)</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 4 de 2026</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei nº 163, de 12 de dezembro de 2006, que dispõe sobre o Plano Diretor do município de Rio do Sul.</t>
   </si>
   <si>
     <t>Proposição Incluída no Expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 21 de 2026</t>
   </si>
   <si>
     <t>Aprova a 3ª Revisão do Plano Municipal de Saneamento Básico de Rio do Sul, consolida sua versão vigente e estabelece marcos temporais setoriais para fins de planejamento e execução.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 23 de 2026</t>
   </si>
   <si>
     <t>Autoriza permuta de bem imóvel do município por bem de propriedade particular e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2026</t>
   </si>
   <si>
     <t>Sueli Teresinha de Oliveira</t>
   </si>
   <si>
-    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2026, que institui o “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
+    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2026, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
   </si>
   <si>
     <t>Moção nº 5 de 2026</t>
   </si>
   <si>
     <t>Dani Pamplona</t>
   </si>
   <si>
     <t>Manifesta Moção de Aplausos ao Santa Catarina Futebol Clube pela histórica participação na Copa do Brasil, representando com orgulho o município de Rio do Sul e o Alto Vale do Itajaí em uma das mais importantes competições do futebol nacional. Reconhece o trabalho desenvolvido pelo clube, atletas, comissão técnica e diretoria, bem como a mobilização da comunidade em torno do esporte. Destaca ainda a relevância da conquista para a valorização do esporte local e para a projeção do nome de Rio do Sul no cenário esportivo brasileiro.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 223 de 2026</t>
   </si>
   <si>
     <t>Peixe</t>
   </si>
   <si>
     <t>Solicito a Secretaria de obras que seja realizada, com urgência, o reparo da via que está localizada na referida Rua Elizeu Gonçalo do nascimento, conhecido como Loteamento Liberdade – Bairro Barragem.</t>
   </si>
   <si>
     <t>Indicação nº 224 de 2026</t>
   </si>
@@ -606,51 +603,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="39" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>892</v>
@@ -686,611 +683,611 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1095</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1118</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1134</v>
       </c>
       <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1120</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1127</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1126</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>29</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1118</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
         <v>17</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>1128</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>32</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>1112</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>36</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>1113</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
         <v>38</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>1114</v>
       </c>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>40</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1115</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>43</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>1116</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
         <v>45</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>46</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>1117</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
         <v>48</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>49</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>1119</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" t="s">
         <v>51</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>1121</v>
       </c>
       <c r="B19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" t="s">
         <v>53</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>54</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>1122</v>
       </c>
       <c r="B20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" t="s">
         <v>56</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>1123</v>
       </c>
       <c r="B21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" t="s">
         <v>58</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>1124</v>
       </c>
       <c r="B22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" t="s">
         <v>60</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>1125</v>
       </c>
       <c r="B23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" t="s">
         <v>62</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>1129</v>
       </c>
       <c r="B24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C24" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" t="s">
         <v>64</v>
       </c>
-      <c r="D24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>1130</v>
       </c>
       <c r="B25" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" t="s">
         <v>66</v>
       </c>
-      <c r="D25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>1131</v>
       </c>
       <c r="B26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C26" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" t="s">
         <v>68</v>
       </c>
-      <c r="D26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>1133</v>
       </c>
       <c r="B27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C27" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
         <v>70</v>
       </c>
-      <c r="D27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>1135</v>
       </c>
       <c r="B28" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C28" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" t="s">
         <v>72</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>1136</v>
       </c>
       <c r="B29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C29" t="s">
+        <v>73</v>
+      </c>
+      <c r="D29" t="s">
+        <v>31</v>
+      </c>
+      <c r="E29" t="s">
         <v>74</v>
       </c>
-      <c r="D29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>1137</v>
       </c>
       <c r="B30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C30" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30" t="s">
         <v>76</v>
       </c>
-      <c r="D30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>1138</v>
       </c>
       <c r="B31" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C31" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" t="s">
         <v>78</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>79</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>1139</v>
       </c>
       <c r="B32" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C32" t="s">
+        <v>80</v>
+      </c>
+      <c r="D32" t="s">
+        <v>78</v>
+      </c>
+      <c r="E32" t="s">
         <v>81</v>
       </c>
-      <c r="D32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>