--- v1 (2026-05-15)
+++ v2 (2026-10-19)
@@ -99,51 +99,51 @@
   <si>
     <t>Altera e inclui dispositivos na Lei nº 163, de 12 de dezembro de 2006, que dispõe sobre o Plano Diretor do município de Rio do Sul.</t>
   </si>
   <si>
     <t>Proposição Incluída no Expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 21 de 2026</t>
   </si>
   <si>
     <t>Aprova a 3ª Revisão do Plano Municipal de Saneamento Básico de Rio do Sul, consolida sua versão vigente e estabelece marcos temporais setoriais para fins de planejamento e execução.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 23 de 2026</t>
   </si>
   <si>
     <t>Autoriza permuta de bem imóvel do município por bem de propriedade particular e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2026</t>
   </si>
   <si>
     <t>Sueli Teresinha de Oliveira</t>
   </si>
   <si>
-    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2026, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
+    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2023, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
   </si>
   <si>
     <t>Moção nº 5 de 2026</t>
   </si>
   <si>
     <t>Dani Pamplona</t>
   </si>
   <si>
     <t>Manifesta Moção de Aplausos ao Santa Catarina Futebol Clube pela histórica participação na Copa do Brasil, representando com orgulho o município de Rio do Sul e o Alto Vale do Itajaí em uma das mais importantes competições do futebol nacional. Reconhece o trabalho desenvolvido pelo clube, atletas, comissão técnica e diretoria, bem como a mobilização da comunidade em torno do esporte. Destaca ainda a relevância da conquista para a valorização do esporte local e para a projeção do nome de Rio do Sul no cenário esportivo brasileiro.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 223 de 2026</t>
   </si>
   <si>
     <t>Peixe</t>
   </si>
   <si>
     <t>Solicito a Secretaria de obras que seja realizada, com urgência, o reparo da via que está localizada na referida Rua Elizeu Gonçalo do nascimento, conhecido como Loteamento Liberdade – Bairro Barragem.</t>
   </si>
   <si>
     <t>Indicação nº 224 de 2026</t>
   </si>