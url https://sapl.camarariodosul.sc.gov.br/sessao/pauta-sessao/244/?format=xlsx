--- v0 (2026-05-18)
+++ v1 (2026-08-11)
@@ -51,51 +51,51 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 21 de 2026</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>Aprova a 3ª Revisão do Plano Municipal de Saneamento Básico de Rio do Sul, consolida sua versão vigente e estabelece marcos temporais setoriais para fins de planejamento e execução.</t>
   </si>
   <si>
     <t>Aguardando despacho do Presidente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2026</t>
   </si>
   <si>
     <t>Sueli Teresinha de Oliveira</t>
   </si>
   <si>
-    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2026, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
+    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2023, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 23 de 2026</t>
   </si>
   <si>
     <t>Autoriza permuta de bem imóvel do município por bem de propriedade particular e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Outorga a Medalha e o Diploma do Mérito Basílio Corrêa de Negredo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>