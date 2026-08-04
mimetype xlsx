--- v0 (2026-05-18)
+++ v1 (2026-08-04)
@@ -39,51 +39,51 @@
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2026</t>
   </si>
   <si>
     <t>Sueli Teresinha de Oliveira</t>
   </si>
   <si>
-    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2026, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
+    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2023, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
   </si>
   <si>
     <t>Aguardando votação do parecer / proposição na Comissão</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 5 de 2026</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Complementar n° 163, de 12 de dezembro de 2006, que dispõe sobre o Plano Diretor do município de Rio do Sul.</t>
   </si>
   <si>
     <t>Proposição Incluída no Expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 24 de 2026</t>
   </si>
   <si>
     <t>Peixe</t>
   </si>