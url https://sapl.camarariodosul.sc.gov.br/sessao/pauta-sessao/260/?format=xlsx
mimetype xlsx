--- v0 (2026-05-25)
+++ v1 (2026-08-16)
@@ -51,51 +51,51 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 19 de 2026</t>
   </si>
   <si>
     <t>Feuser</t>
   </si>
   <si>
     <t>Dispõe sobre a adesão do Município de Rio do Sul ao Programa Estadual do Selo “Pessoa com Autismo a Bordo”, estabelece diretrizes para sua implementação local e capacitação de agentes públicos.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2026</t>
   </si>
   <si>
     <t>Sueli Teresinha de Oliveira</t>
   </si>
   <si>
-    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2026, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
+    <t>Acrescenta o inciso XV e o parágrafo único ao art. 9° da Lei n° 6.543, de 12 de dezembro de 2023, que “dispõe sobre proteção, defesa, bem-estar e controle das populações de animais domésticos e estabelece no âmbito do Município de Rio do Sul sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais”.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 6 de 2026</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei Complementar nº 487, de 13 de dezembro de 2021, que “Institui o Alvará Fácil”.</t>
   </si>
   <si>
     <t>Aguardando votação do parecer / proposição na Comissão</t>
   </si>
   <si>
     <t>Moção nº 13 de 2026</t>
   </si>
   <si>
     <t>Dani Pamplona,Feuser,Ivan Kruger Palestrante,Marcela Baumgarten,Mario Sergio Stramosk,Peixe,Ricardo Pinheiro,Ruan Cipriani - Policial,Sueli Teresinha de Oliveira,Zeca Bittencourt</t>
   </si>
   <si>
     <t>Requer o envio de Moção de Repúdio ao Senado Federal, manifestando a_x000D_
 contrariedade da Câmara Municipal de Rio do Sul à indicação do Sr. Jorge_x000D_
 Rodrigo Araújo Messias ao cargo de Ministro do Supremo Tribunal Federal.</t>
   </si>
   <si>