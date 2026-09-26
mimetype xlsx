--- v0 (2026-07-30)
+++ v1 (2026-09-26)
@@ -96,51 +96,51 @@
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica nº 1 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Rio do Sul.</t>
   </si>
   <si>
     <t>Proposição Incluída no Expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 9 de 2026</t>
   </si>
   <si>
     <t>Feuser</t>
   </si>
   <si>
     <t>Altera o art. 28-A da Lei Complementar nº 201, de 11 de maio de 2010, que “Dispõe sobre o serviço público de transporte coletivo de passageiros no Município de Rio do Sul, autoriza a realização de concorrência pública e dá outras providências” para disciplinar a exigência de audiência pública nos casos de fixação, revisão, alteração e reajuste das tarifas do serviço público de transporte coletivo de passageiros.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 60 de 2026</t>
   </si>
   <si>
-    <t>Altera a descrição oficial da extensão e da largura da Rua 15 de abril.</t>
+    <t>Estabelece o traçado, define as dimensões de largura e de extensão, e ratifica a  denominação de “Rua 15 de Abril” a via pública localizada no Bairro Centro.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 61 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n. 2.683, de 4 de dezembro de 1992, que “denomina de Rua Leopoldo Cardoso, Rua sem nome do Loteamento Santa Mônica”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 62 de 2026</t>
   </si>
   <si>
     <t>Suplementa e anula dotação do orçamento do município de Rio do Sul. (R$ 523.027,14)</t>
   </si>
   <si>
     <t>Proposta de Subemenda nº 1 de 2026</t>
   </si>
   <si>
     <t>Altera o §4° do art. 10 da Emenda Substitutiva Global n° 8, de 18 de maio de 2026, ao Projeto de Lei n° 28, de 17 de abril de 2026 que “dispõe sobre circulação de equipamentos de mobilidade individual autopropelidos e bicicletas elétricas no Município de Rio do Sul, estabelece regras de segurança e convivência no espaço urbano”.</t>
   </si>
   <si>
     <t>Indicação nº 430 de 2026</t>
   </si>
   <si>
     <t>Peixe</t>
   </si>